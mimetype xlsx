--- v1 (2026-02-06)
+++ v2 (2026-04-07)
@@ -165,334 +165,334 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Įplaukos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kita / nenurodyta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Einamųjų metų pajamos (pagal išrašytas saskaitas)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Iš viso suma paskirstymui (faktinės įplaukos)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Iš viso neapmokėtos sąskaitos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Išrašyti mokėjimų pranešimai (sąskaitos) kitų metų sausio-vasario mėn. už ataskaitinius metus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Per ataskaitinius metus išrašyti mokėjimų pranešimai (sąskaitos)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Perkelta iš ankstesnio laikotarpio (nepaskirstyta suma pagal iki einamųjų metų išrašytas sąskaitas)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Sugrąžintas atlyginimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Iš viso</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Galutinė teisių turėtojams tenkanti suma paskirstymui po atskaitymų</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Atskaitymai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">10% Kultūros tarybai (Autorių teisių ir gretutinių teisių apsaugos programai)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">10% Kolektyvinio adm. organizacijų (AGATA, LATGA, AVAKA) vykdomoms programoms</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Atskaitymai, skirti padengti faktines atlyginimo surinkimo, mokėjimo ir grąžinimo sąnaudas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Iš viso Kultūros ministerijos programoms (25 %)</t>
+    </r>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">5% Lietuvos radijo ir televizijos komisijai</t>
-    </r>
-[...267 lines deleted...]
-      <t xml:space="preserve">Galutinė teisių turėtojams tenkanti suma paskirstymui po atskaitymų</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1021,1257 +1021,1257 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Atskaitymai</t>
+            <t xml:space="preserve">Įplaukos</t>
           </r>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5% Lietuvos radijo ir televizijos komisijai</t>
+            <t xml:space="preserve">Kita / nenurodyta</t>
           </r>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Einamųjų metų pajamos (pagal išrašytas saskaitas)</t>
           </r>
         </is>
       </c>
       <c r="D9" s="6">
-        <v>0.0</v>
+        <v>5054367.31</v>
       </c>
       <c r="E9" s="6">
-        <v>240106.58</v>
+        <v>4586779.17</v>
       </c>
       <c r="F9" s="6">
-        <v>272610.27</v>
+        <v>4913021.13</v>
       </c>
       <c r="G9" s="6">
-        <v>254422.0</v>
+        <v>5372567.0</v>
       </c>
       <c r="H9" s="6">
-        <v>293168.0</v>
+        <v>5651877.0</v>
       </c>
       <c r="I9" s="6">
-        <v>236125.73</v>
+        <v>5211577.02</v>
       </c>
       <c r="J9" s="6">
-        <v>274550.0</v>
+        <v>4774381.0</v>
       </c>
       <c r="K9" s="6">
-        <v>257736.0</v>
+        <v>5278179.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="C10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
+            <t xml:space="preserve">Iš viso suma paskirstymui (faktinės įplaukos)</t>
           </r>
         </is>
       </c>
       <c r="D10" s="6">
-        <v>0.0</v>
+        <v>3179530.66</v>
       </c>
       <c r="E10" s="6">
-        <v>126446.18</v>
+        <v>4802131.57</v>
       </c>
       <c r="F10" s="6">
-        <v>139688.82</v>
+        <v>5452205.43</v>
       </c>
       <c r="G10" s="6">
-        <v>127849.0</v>
+        <v>5088442.0</v>
       </c>
       <c r="H10" s="6">
-        <v>147709.0</v>
+        <v>5863358.0</v>
       </c>
       <c r="I10" s="6">
-        <v>118318.31</v>
+        <v>4722514.53</v>
       </c>
       <c r="J10" s="6">
-        <v>141825.0</v>
+        <v>5491004.0</v>
       </c>
       <c r="K10" s="6">
-        <v>130710.0</v>
+        <v>5154718.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+            <t xml:space="preserve">Iš viso neapmokėtos sąskaitos</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>0.0</v>
+        <v>2138032.41</v>
       </c>
       <c r="E11" s="6">
-        <v>0.0</v>
+        <v>1922680.01</v>
       </c>
       <c r="F11" s="6">
-        <v>48818.73</v>
+        <v>1383495.71</v>
       </c>
       <c r="G11" s="6">
-        <v>43043.0</v>
+        <v>1667621.0</v>
       </c>
       <c r="H11" s="6">
-        <v>49987.0</v>
+        <v>1456141.0</v>
       </c>
       <c r="I11" s="6">
-        <v>39609.74</v>
+        <v>1945203.04</v>
       </c>
       <c r="J11" s="6">
-        <v>50307.0</v>
+        <v>1228580.0</v>
       </c>
       <c r="K11" s="6">
-        <v>44798.0</v>
+        <v>1352040.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+            <t xml:space="preserve">Išrašyti mokėjimų pranešimai (sąskaitos) kitų metų sausio-vasario mėn. už ataskaitinius metus</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>0.0</v>
+        <v>1998212.76</v>
       </c>
       <c r="E12" s="6">
-        <v>0.0</v>
+        <v>1174600.43</v>
       </c>
       <c r="F12" s="6">
-        <v>42051.36</v>
+        <v>1127729.27</v>
       </c>
       <c r="G12" s="6">
-        <v>41765.0</v>
+        <v>1441953.0</v>
       </c>
       <c r="H12" s="6">
-        <v>47736.0</v>
+        <v>1097492.0</v>
       </c>
       <c r="I12" s="6">
-        <v>39098.84</v>
+        <v>1049748.26</v>
       </c>
       <c r="J12" s="6">
-        <v>41209.0</v>
+        <v>1059633.0</v>
       </c>
       <c r="K12" s="6">
-        <v>41114.0</v>
+        <v>943434.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
+            <t xml:space="preserve">Per ataskaitinius metus išrašyti mokėjimų pranešimai (sąskaitos)</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
-        <v>0.0</v>
+        <v>3219502.93</v>
       </c>
       <c r="E13" s="6">
-        <v>0.0</v>
+        <v>3817842.81</v>
       </c>
       <c r="F13" s="6">
-        <v>42051.36</v>
+        <v>4180866.09</v>
       </c>
       <c r="G13" s="6">
-        <v>41765.0</v>
+        <v>4533875.0</v>
       </c>
       <c r="H13" s="6">
-        <v>47736.0</v>
+        <v>5226715.0</v>
       </c>
       <c r="I13" s="6">
-        <v>39098.84</v>
+        <v>4652105.1</v>
       </c>
       <c r="J13" s="6">
-        <v>41209.0</v>
+        <v>4255925.0</v>
       </c>
       <c r="K13" s="6">
-        <v>41114.0</v>
+        <v>4754167.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
-      <c r="B14" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Perkelta iš ankstesnio laikotarpio (nepaskirstyta suma pagal iki einamųjų metų išrašytas sąskaitas)</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>0.0</v>
+        <v>263195.76</v>
       </c>
       <c r="E14" s="6">
-        <v>480213.16</v>
+        <v>2138032.41</v>
       </c>
       <c r="F14" s="6">
-        <v>545220.54</v>
+        <v>1922680.01</v>
       </c>
       <c r="G14" s="6">
-        <v>508844.0</v>
+        <v>1383496.0</v>
       </c>
       <c r="H14" s="6">
-        <v>586336.0</v>
+        <v>1667621.0</v>
       </c>
       <c r="I14" s="6">
-        <v>472251.45</v>
+        <v>1456140.55</v>
       </c>
       <c r="J14" s="6">
-        <v>549100.0</v>
+        <v>1945203.0</v>
       </c>
       <c r="K14" s="6">
-        <v>515472.0</v>
+        <v>1228580.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Sugrąžintas atlyginimas</t>
+          </r>
+        </is>
+      </c>
+      <c r="D15" s="6">
+        <v>163348.38</v>
+      </c>
+      <c r="E15" s="6">
+        <v>405664.07</v>
+      </c>
+      <c r="F15" s="6">
+        <v>395574.23</v>
+      </c>
+      <c r="G15" s="6">
+        <v>603261.0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>672330.0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>490276.34</v>
+      </c>
+      <c r="J15" s="6">
+        <v>541177.0</v>
+      </c>
+      <c r="K15" s="6">
+        <v>459165.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Iš viso</t>
+          </r>
+        </is>
+      </c>
+      <c r="B16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Kita / nenurodyta</t>
+          </r>
+        </is>
+      </c>
+      <c r="C16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Galutinė teisių turėtojams tenkanti suma paskirstymui po atskaitymų</t>
+          </r>
+        </is>
+      </c>
+      <c r="D16" s="6">
+        <v>2312360.0</v>
+      </c>
+      <c r="E16" s="6">
+        <v>3523344.35</v>
+      </c>
+      <c r="F16" s="6">
+        <v>4020081.22</v>
+      </c>
+      <c r="G16" s="6">
+        <v>3748163.0</v>
+      </c>
+      <c r="H16" s="6">
+        <v>4304475.0</v>
+      </c>
+      <c r="I16" s="6">
+        <v>3439060.1</v>
+      </c>
+      <c r="J16" s="6">
+        <v>4005094.0</v>
+      </c>
+      <c r="K16" s="6">
+        <v>3752150.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Atskaitymai</t>
+          </r>
+        </is>
+      </c>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10% Kultūros tarybai (Autorių teisių ir gretutinių teisių apsaugos programai)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
           </r>
         </is>
       </c>
-      <c r="D15" s="6">
-[...5 lines deleted...]
-      <c r="F15" s="6">
+      <c r="D17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="6">
         <v>279377.64</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G17" s="6">
         <v>255699.0</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H17" s="6">
         <v>295420.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I17" s="6">
         <v>236636.63</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J17" s="6">
         <v>283647.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K17" s="6">
         <v>261420.0</v>
-      </c>
-[...82 lines deleted...]
-        <v>82228.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
+            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
         <v>0.0</v>
       </c>
       <c r="E18" s="6">
         <v>0.0</v>
       </c>
       <c r="F18" s="6">
+        <v>97637.45</v>
+      </c>
+      <c r="G18" s="6">
+        <v>86085.0</v>
+      </c>
+      <c r="H18" s="6">
+        <v>99974.0</v>
+      </c>
+      <c r="I18" s="6">
+        <v>79219.48</v>
+      </c>
+      <c r="J18" s="6">
+        <v>100615.0</v>
+      </c>
+      <c r="K18" s="6">
+        <v>89596.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="C19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+          </r>
+        </is>
+      </c>
+      <c r="D19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="6">
         <v>84102.73</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G19" s="6">
         <v>83530.0</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H19" s="6">
         <v>95471.0</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I19" s="6">
         <v>78197.68</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J19" s="6">
         <v>82419.0</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K19" s="6">
         <v>82228.0</v>
-      </c>
-[...56 lines deleted...]
-        <v>515472.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
         <v>0.0</v>
       </c>
       <c r="E20" s="6">
         <v>0.0</v>
       </c>
       <c r="F20" s="6">
-        <v>279377.64</v>
+        <v>84102.73</v>
       </c>
       <c r="G20" s="6">
-        <v>255699.0</v>
+        <v>83530.0</v>
       </c>
       <c r="H20" s="6">
-        <v>295420.0</v>
+        <v>95471.0</v>
       </c>
       <c r="I20" s="6">
-        <v>236636.63</v>
+        <v>78197.68</v>
       </c>
       <c r="J20" s="6">
-        <v>283647.0</v>
+        <v>82419.0</v>
       </c>
       <c r="K20" s="6">
-        <v>261420.0</v>
+        <v>82228.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
         <v>0.0</v>
       </c>
       <c r="E21" s="6">
-        <v>0.0</v>
+        <v>480213.16</v>
       </c>
       <c r="F21" s="6">
-        <v>97637.45</v>
+        <v>545220.54</v>
       </c>
       <c r="G21" s="6">
-        <v>86085.0</v>
+        <v>508844.0</v>
       </c>
       <c r="H21" s="6">
-        <v>99974.0</v>
+        <v>586336.0</v>
       </c>
       <c r="I21" s="6">
-        <v>79219.48</v>
+        <v>472251.45</v>
       </c>
       <c r="J21" s="6">
-        <v>100615.0</v>
+        <v>549100.0</v>
       </c>
       <c r="K21" s="6">
-        <v>89596.0</v>
+        <v>515472.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
+      <c r="B22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10% Kolektyvinio adm. organizacijų (AGATA, LATGA, AVAKA) vykdomoms programoms</t>
+          </r>
+        </is>
+      </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
         <v>0.0</v>
       </c>
       <c r="E22" s="6">
         <v>0.0</v>
       </c>
       <c r="F22" s="6">
-        <v>84102.73</v>
+        <v>279377.64</v>
       </c>
       <c r="G22" s="6">
-        <v>83530.0</v>
+        <v>255699.0</v>
       </c>
       <c r="H22" s="6">
-        <v>95471.0</v>
+        <v>295420.0</v>
       </c>
       <c r="I22" s="6">
-        <v>78197.68</v>
+        <v>236636.63</v>
       </c>
       <c r="J22" s="6">
-        <v>82419.0</v>
+        <v>283647.0</v>
       </c>
       <c r="K22" s="6">
-        <v>82228.0</v>
+        <v>261420.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
+          </r>
+        </is>
+      </c>
+      <c r="D23" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E23" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="6">
+        <v>97637.45</v>
+      </c>
+      <c r="G23" s="6">
+        <v>86085.0</v>
+      </c>
+      <c r="H23" s="6">
+        <v>99974.0</v>
+      </c>
+      <c r="I23" s="6">
+        <v>79219.48</v>
+      </c>
+      <c r="J23" s="6">
+        <v>100615.0</v>
+      </c>
+      <c r="K23" s="6">
+        <v>89596.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="C24" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
+          </r>
+        </is>
+      </c>
+      <c r="D24" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E24" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F24" s="6">
+        <v>84102.73</v>
+      </c>
+      <c r="G24" s="6">
+        <v>83530.0</v>
+      </c>
+      <c r="H24" s="6">
+        <v>95471.0</v>
+      </c>
+      <c r="I24" s="6">
+        <v>78197.68</v>
+      </c>
+      <c r="J24" s="6">
+        <v>82419.0</v>
+      </c>
+      <c r="K24" s="6">
+        <v>82228.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="C25" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
           </r>
         </is>
       </c>
-      <c r="D23" s="6">
-[...5 lines deleted...]
-      <c r="F23" s="6">
+      <c r="D25" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E25" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F25" s="6">
         <v>84102.73</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G25" s="6">
         <v>83530.0</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H25" s="6">
         <v>95471.0</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I25" s="6">
         <v>78197.68</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J25" s="6">
         <v>82419.0</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K25" s="6">
         <v>82228.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
-      <c r="B24" s="5" t="inlineStr">
+    <row r="26" spans="1:11">
+      <c r="C26" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Iš viso</t>
+          </r>
+        </is>
+      </c>
+      <c r="D26" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E26" s="6">
+        <v>480213.16</v>
+      </c>
+      <c r="F26" s="6">
+        <v>545220.54</v>
+      </c>
+      <c r="G26" s="6">
+        <v>508844.0</v>
+      </c>
+      <c r="H26" s="6">
+        <v>586336.0</v>
+      </c>
+      <c r="I26" s="6">
+        <v>472251.45</v>
+      </c>
+      <c r="J26" s="6">
+        <v>549100.0</v>
+      </c>
+      <c r="K26" s="6">
+        <v>515472.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kita / nenurodyta</t>
           </r>
         </is>
       </c>
-      <c r="C24" s="5" t="inlineStr">
+      <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Atskaitymai, skirti padengti faktines atlyginimo surinkimo, mokėjimo ir grąžinimo sąnaudas</t>
           </r>
         </is>
       </c>
-      <c r="D24" s="6">
+      <c r="D27" s="6">
         <v>72288.0</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E27" s="6">
         <v>78254.33</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F27" s="6">
         <v>69072.85</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G27" s="6">
         <v>68169.0</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H27" s="6">
         <v>93043.0</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I27" s="6">
         <v>102825.8</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J27" s="6">
         <v>113159.0</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K27" s="6">
         <v>113888.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
-      <c r="B25" s="5" t="inlineStr">
+    <row r="28" spans="1:11">
+      <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso Kultūros ministerijos programoms (25 %)</t>
           </r>
         </is>
       </c>
-      <c r="C25" s="5" t="inlineStr">
+      <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D25" s="6">
+      <c r="D28" s="6">
         <v>794882.67</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E28" s="6">
         <v>1200533.0</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F28" s="6">
         <v>1363051.0</v>
       </c>
-      <c r="G25" s="6" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="6">
+      <c r="G28" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I28" s="6">
         <v>1180629.0</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J28" s="6">
         <v>1372750.0</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K28" s="6">
         <v>1288680.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
-[...156 lines deleted...]
-    </row>
     <row r="29" spans="1:11">
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5% Lietuvos radijo ir televizijos komisijai</t>
+          </r>
+        </is>
+      </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Einamųjų metų pajamos (pagal išrašytas saskaitas)</t>
+            <t xml:space="preserve">Dalis iš muzikos atlikejų, aktorių ir fonogramų gamintojų (AGATA)</t>
           </r>
         </is>
       </c>
       <c r="D29" s="6">
-        <v>5054367.31</v>
+        <v>0.0</v>
       </c>
       <c r="E29" s="6">
-        <v>4586779.17</v>
+        <v>126446.18</v>
       </c>
       <c r="F29" s="6">
-        <v>4913021.13</v>
+        <v>139688.82</v>
       </c>
       <c r="G29" s="6">
-        <v>5372567.0</v>
+        <v>127849.0</v>
       </c>
       <c r="H29" s="6">
-        <v>5651877.0</v>
+        <v>147709.0</v>
       </c>
       <c r="I29" s="6">
-        <v>5211577.02</v>
+        <v>118318.31</v>
       </c>
       <c r="J29" s="6">
-        <v>4774381.0</v>
+        <v>141825.0</v>
       </c>
       <c r="K29" s="6">
-        <v>5278179.0</v>
+        <v>130710.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso suma paskirstymui (faktinės įplaukos)</t>
+            <t xml:space="preserve">Dalis iš muzikos autorių (LATGA)</t>
           </r>
         </is>
       </c>
       <c r="D30" s="6">
-        <v>3179530.66</v>
+        <v>0.0</v>
       </c>
       <c r="E30" s="6">
-        <v>4802131.57</v>
+        <v>0.0</v>
       </c>
       <c r="F30" s="6">
-        <v>5452205.43</v>
+        <v>48818.73</v>
       </c>
       <c r="G30" s="6">
-        <v>5088442.0</v>
+        <v>43043.0</v>
       </c>
       <c r="H30" s="6">
-        <v>5863358.0</v>
+        <v>49987.0</v>
       </c>
       <c r="I30" s="6">
-        <v>4722514.53</v>
+        <v>39609.74</v>
       </c>
       <c r="J30" s="6">
-        <v>5491004.0</v>
+        <v>50307.0</v>
       </c>
       <c r="K30" s="6">
-        <v>5154718.0</v>
+        <v>44798.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="C31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso neapmokėtos sąskaitos</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių prodiuserių (AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D31" s="6">
-        <v>2138032.41</v>
+        <v>0.0</v>
       </c>
       <c r="E31" s="6">
-        <v>1922680.01</v>
+        <v>0.0</v>
       </c>
       <c r="F31" s="6">
-        <v>1383495.71</v>
+        <v>42051.36</v>
       </c>
       <c r="G31" s="6">
-        <v>1667621.0</v>
+        <v>41765.0</v>
       </c>
       <c r="H31" s="6">
-        <v>1456141.0</v>
+        <v>47736.0</v>
       </c>
       <c r="I31" s="6">
-        <v>1945203.04</v>
+        <v>39098.84</v>
       </c>
       <c r="J31" s="6">
-        <v>1228580.0</v>
+        <v>41209.0</v>
       </c>
       <c r="K31" s="6">
-        <v>1352040.0</v>
+        <v>41114.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="C32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Išrašyti mokėjimų pranešimai (sąskaitos) kitų metų sausio-vasario mėn. už ataskaitinius metus</t>
+            <t xml:space="preserve">Dalis iš audiovizualinių kūrinių ir kt. autorių (LATGA ir AVAKA)</t>
           </r>
         </is>
       </c>
       <c r="D32" s="6">
-        <v>1998212.76</v>
+        <v>0.0</v>
       </c>
       <c r="E32" s="6">
-        <v>1174600.43</v>
+        <v>0.0</v>
       </c>
       <c r="F32" s="6">
-        <v>1127729.27</v>
+        <v>42051.36</v>
       </c>
       <c r="G32" s="6">
-        <v>1441953.0</v>
+        <v>41765.0</v>
       </c>
       <c r="H32" s="6">
-        <v>1097492.0</v>
+        <v>47736.0</v>
       </c>
       <c r="I32" s="6">
-        <v>1049748.26</v>
+        <v>39098.84</v>
       </c>
       <c r="J32" s="6">
-        <v>1059633.0</v>
+        <v>41209.0</v>
       </c>
       <c r="K32" s="6">
-        <v>943434.0</v>
+        <v>41114.0</v>
       </c>
     </row>
     <row r="33" spans="1:11">
-      <c r="A33" s="5" t="inlineStr">
+      <c r="C33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="B33" s="5" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="D33" s="6">
-        <v>2312360.0</v>
+        <v>0.0</v>
       </c>
       <c r="E33" s="6">
-        <v>3523344.35</v>
+        <v>240106.58</v>
       </c>
       <c r="F33" s="6">
-        <v>4020081.22</v>
+        <v>272610.27</v>
       </c>
       <c r="G33" s="6">
-        <v>3748163.0</v>
+        <v>254422.0</v>
       </c>
       <c r="H33" s="6">
-        <v>4304475.0</v>
+        <v>293168.0</v>
       </c>
       <c r="I33" s="6">
-        <v>3439060.1</v>
+        <v>236125.73</v>
       </c>
       <c r="J33" s="6">
-        <v>4005094.0</v>
+        <v>274550.0</v>
       </c>
       <c r="K33" s="6">
-        <v>3752150.0</v>
+        <v>257736.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B4:K4"/>
-    <mergeCell ref="A9:A25"/>
-[...4 lines deleted...]
-    <mergeCell ref="B26:B32"/>
+    <mergeCell ref="A9:A15"/>
+    <mergeCell ref="B9:B15"/>
+    <mergeCell ref="A17:A33"/>
+    <mergeCell ref="B17:B21"/>
+    <mergeCell ref="B22:B26"/>
+    <mergeCell ref="B29:B33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>